--- v0 (2026-01-08)
+++ v1 (2026-04-11)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="10BDA795" w14:textId="77777777" w:rsidR="002422BD" w:rsidRPr="003D37FF" w:rsidRDefault="002422BD" w:rsidP="002422BD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202D54"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D37FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202D54"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">AANVRAAGFORMULIER </w:t>
       </w:r>
@@ -201,190 +201,150 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD84C90" w14:textId="77777777" w:rsidR="002422BD" w:rsidRDefault="002422BD" w:rsidP="002422BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Telefoonnummer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFE2F63" w14:textId="171299F0" w:rsidR="002422BD" w:rsidRDefault="002422BD" w:rsidP="002422BD">
+    <w:p w14:paraId="6DFE2F63" w14:textId="171299F0" w:rsidR="002422BD" w:rsidRPr="00647EAF" w:rsidRDefault="002422BD" w:rsidP="002422BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00647EAF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
-      <w:r w:rsidR="00182059">
-[...15 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00182059" w:rsidRPr="00647EAF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correspondentie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647EAF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00133A6A">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00647EAF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371A71D9" w14:textId="1F8049DF" w:rsidR="00182059" w:rsidRPr="00133A6A" w:rsidRDefault="00182059" w:rsidP="002422BD">
+    <w:p w14:paraId="371A71D9" w14:textId="1F8049DF" w:rsidR="00182059" w:rsidRPr="00647EAF" w:rsidRDefault="00182059" w:rsidP="002422BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00647EAF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>E-mail facturen</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00647EAF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00647EAF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6CEB91" w14:textId="77777777" w:rsidR="002422BD" w:rsidRPr="00133A6A" w:rsidRDefault="002422BD" w:rsidP="002422BD">
+    <w:p w14:paraId="4B6CEB91" w14:textId="77777777" w:rsidR="002422BD" w:rsidRPr="00647EAF" w:rsidRDefault="002422BD" w:rsidP="002422BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00647EAF">
         <w:t>Website</w:t>
       </w:r>
-      <w:r w:rsidRPr="00133A6A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00647EAF">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00133A6A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00647EAF">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C95E43B" w14:textId="77777777" w:rsidR="002422BD" w:rsidRPr="00133A6A" w:rsidRDefault="002422BD" w:rsidP="002422BD">
+    <w:p w14:paraId="2C95E43B" w14:textId="77777777" w:rsidR="002422BD" w:rsidRPr="00647EAF" w:rsidRDefault="002422BD" w:rsidP="002422BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...20 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00647EAF">
+        <w:t>BTW-nummer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647EAF">
         <w:tab/>
         <w:t xml:space="preserve">BE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00133A6A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00647EAF">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D617B03" w14:textId="77777777" w:rsidR="002422BD" w:rsidRDefault="002422BD" w:rsidP="002422BD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>wenst lid te worden van Apzi - Voka West-Vlaanderen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB8D1D1" w14:textId="77777777" w:rsidR="002422BD" w:rsidRDefault="002422BD" w:rsidP="002422BD"/>
     <w:p w14:paraId="205633D1" w14:textId="77777777" w:rsidR="002422BD" w:rsidRPr="003D37FF" w:rsidRDefault="002422BD" w:rsidP="003D37FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="223A8F"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1375,70 +1335,65 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00145F2D">
         <w:t>Beveiliging &amp; uitrusting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522A1C4A" w14:textId="77777777" w:rsidR="002422BD" w:rsidRPr="00145F2D" w:rsidRDefault="002422BD" w:rsidP="00D72EA0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00145F2D">
         <w:t>Consultancy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348C1707" w14:textId="77777777" w:rsidR="002422BD" w:rsidRPr="00145F2D" w:rsidRDefault="002422BD" w:rsidP="00D72EA0">
+    <w:p w14:paraId="348C1707" w14:textId="56B6BEAB" w:rsidR="002422BD" w:rsidRPr="00145F2D" w:rsidRDefault="002422BD" w:rsidP="00D72EA0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00145F2D">
-        <w:t>Drone-</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Drone-oplossingen</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7D5C40B4" w14:textId="77777777" w:rsidR="002422BD" w:rsidRPr="00145F2D" w:rsidRDefault="002422BD" w:rsidP="00D72EA0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00145F2D">
         <w:t>Energie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572B3F70" w14:textId="77777777" w:rsidR="002422BD" w:rsidRPr="00145F2D" w:rsidRDefault="002422BD" w:rsidP="00D72EA0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
@@ -2205,148 +2160,148 @@
           <w:t>www.apzi.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00610AE7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00143409" w:rsidRPr="00610AE7" w:rsidSect="00143409">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="737" w:bottom="964" w:left="1049" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AC2F4E5" w14:textId="77777777" w:rsidR="00A521B4" w:rsidRDefault="00A521B4" w:rsidP="00155DE2">
+    <w:p w14:paraId="2036AE09" w14:textId="77777777" w:rsidR="00BE3B5E" w:rsidRDefault="00BE3B5E" w:rsidP="00155DE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27F66105" w14:textId="77777777" w:rsidR="00A521B4" w:rsidRDefault="00A521B4" w:rsidP="00155DE2">
+    <w:p w14:paraId="05B48E69" w14:textId="77777777" w:rsidR="00BE3B5E" w:rsidRDefault="00BE3B5E" w:rsidP="00155DE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E925B55" w14:textId="77777777" w:rsidR="00A521B4" w:rsidRDefault="00A521B4" w:rsidP="00155DE2">
+    <w:p w14:paraId="3DC860FA" w14:textId="77777777" w:rsidR="00BE3B5E" w:rsidRDefault="00BE3B5E" w:rsidP="00155DE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FF9163C" w14:textId="77777777" w:rsidR="00A521B4" w:rsidRDefault="00A521B4" w:rsidP="00155DE2">
+    <w:p w14:paraId="07AB5C1C" w14:textId="77777777" w:rsidR="00BE3B5E" w:rsidRDefault="00BE3B5E" w:rsidP="00155DE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3666759D" w14:textId="77777777" w:rsidR="00155DE2" w:rsidRDefault="00155DE2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AB6C56A" wp14:editId="70C041F5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-673100</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-441960</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560000" cy="10693333"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Afbeelding 3" descr="Afbeelding met tekst&#10;&#10;Automatisch gegenereerde beschrijving"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2366,51 +2321,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="10693333"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FC94A76" w14:textId="77777777" w:rsidR="00155DE2" w:rsidRDefault="00155DE2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AAF34AA" wp14:editId="4E841D85">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-679450</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-442595</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560000" cy="10693784"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Afbeelding 5" descr="Afbeelding met tekst&#10;&#10;Automatisch gegenereerde beschrijving"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2430,51 +2385,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="10693784"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06AB6C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57524538"/>
     <w:lvl w:ilvl="0" w:tplc="1A64F616">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3015,144 +2970,147 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1428114509">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1955863402">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1899054474">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="726683897">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="482087761">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002422BD"/>
     <w:rsid w:val="00022700"/>
     <w:rsid w:val="00053478"/>
     <w:rsid w:val="0006482F"/>
     <w:rsid w:val="00143409"/>
     <w:rsid w:val="00145F2D"/>
     <w:rsid w:val="00155DE2"/>
     <w:rsid w:val="00182059"/>
     <w:rsid w:val="001A538F"/>
     <w:rsid w:val="001D0F20"/>
     <w:rsid w:val="002422BD"/>
     <w:rsid w:val="00266904"/>
     <w:rsid w:val="00350059"/>
     <w:rsid w:val="003908F8"/>
     <w:rsid w:val="003D37FF"/>
+    <w:rsid w:val="00647EAF"/>
     <w:rsid w:val="00674EF0"/>
     <w:rsid w:val="00710E43"/>
     <w:rsid w:val="0074759B"/>
     <w:rsid w:val="00823C67"/>
     <w:rsid w:val="008E609D"/>
     <w:rsid w:val="00970200"/>
     <w:rsid w:val="009B65BA"/>
     <w:rsid w:val="00A521B4"/>
     <w:rsid w:val="00A75863"/>
     <w:rsid w:val="00A87B28"/>
     <w:rsid w:val="00AB5E22"/>
+    <w:rsid w:val="00BE3B5E"/>
+    <w:rsid w:val="00C377AC"/>
     <w:rsid w:val="00C37ED1"/>
     <w:rsid w:val="00C56E31"/>
     <w:rsid w:val="00C665CC"/>
     <w:rsid w:val="00D70F7E"/>
     <w:rsid w:val="00D72EA0"/>
     <w:rsid w:val="00E90417"/>
     <w:rsid w:val="00EC31F8"/>
     <w:rsid w:val="00FE2445"/>
     <w:rsid w:val="00FE2537"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="291F370E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2ADA62FB-5673-4B3E-85AE-56C6F656F37C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3604,51 +3562,51 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002422BD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00143409"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apzi.be/privacyverklaring" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apzi@voka.be" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Joyce\APZI%20VZW\APZI%20Team%20Site%20-%20Documenten\APZI%20-%20VOKA%20West-Vlaanderen\Communicatie%20&amp;%20Media\Briefpapier\Briefhoofd%20met%20vervolgblad%20Apzi-Voka.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3943,52 +3901,63 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011111D7AEE9C8D47BFE341EAF338D213" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="75012d78e417956ad6d8bfc9040f3c10">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="93510d06-e483-4277-abdc-58f9f754eef8" xmlns:ns3="f7f5f147-6c61-4820-aeba-084f1bc21c6c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ca3430e17cb8557d4e5ef7da9fcdf6ab" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f7f5f147-6c61-4820-aeba-084f1bc21c6c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="93510d06-e483-4277-abdc-58f9f754eef8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011111D7AEE9C8D47BFE341EAF338D213" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="0d92346b96bb38a3cf85737c6869b1bf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="93510d06-e483-4277-abdc-58f9f754eef8" xmlns:ns3="f7f5f147-6c61-4820-aeba-084f1bc21c6c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aefb86b0d04914ed97b331f5b28cff69" ns2:_="" ns3:_="">
     <xsd:import namespace="93510d06-e483-4277-abdc-58f9f754eef8"/>
     <xsd:import namespace="f7f5f147-6c61-4820-aeba-084f1bc21c6c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -4197,114 +4166,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{062000EB-38AD-4732-9BBD-F8E5137B7709}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A7AC800-8329-4E94-AF7A-63F0DF2CC5A2}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6BBE8D6-1537-4B2D-ABE2-FCFB24CDE800}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f7f5f147-6c61-4820-aeba-084f1bc21c6c"/>
     <ds:schemaRef ds:uri="93510d06-e483-4277-abdc-58f9f754eef8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56C34624-7096-4ADD-B58C-E1C4ECF09BD2}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Briefhoofd met vervolgblad Apzi-Voka.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>380</Words>
-  <Characters>2093</Characters>
+  <Characters>2092</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2469</CharactersWithSpaces>
+  <CharactersWithSpaces>2468</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joyce Demey - APZI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010011111D7AEE9C8D47BFE341EAF338D213</vt:lpwstr>
   </property>